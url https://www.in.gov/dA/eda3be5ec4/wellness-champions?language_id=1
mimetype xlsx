--- v0 (2026-04-19)
+++ v1 (2026-07-02)
@@ -1,128 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ingov-my.sharepoint.com/personal/ambrady_spd_in_gov/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SPD\COMMUNICATIONS\PROGRAMS\Invest In Your Health\Website\IIYH site files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1B895022-BC3F-4165-B68B-A0FA4F6FB0C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EC9E6CA3-484E-48A5-AF00-528D7337D5FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="02.06.26" sheetId="7" r:id="rId1"/>
+    <sheet name="June 2026" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="175">
   <si>
     <t>Agency</t>
   </si>
   <si>
     <t>Wellness Champion</t>
   </si>
   <si>
     <t>Mary Goff</t>
   </si>
   <si>
     <t>Emily Bueno-Imel</t>
   </si>
   <si>
     <t>Jonathan Beeman</t>
   </si>
   <si>
     <t>DWD</t>
   </si>
   <si>
     <t>Adelle DuSold</t>
   </si>
   <si>
     <t>DNR</t>
   </si>
   <si>
-    <t xml:space="preserve">IDOH Main </t>
-[...4 lines deleted...]
-  <si>
     <t>IOT</t>
   </si>
   <si>
     <t>Elisa Phillips</t>
   </si>
   <si>
-    <t>DCS Central</t>
-[...1 lines deleted...]
-  <si>
     <t>Nicole Berry</t>
   </si>
   <si>
-    <t>DCS Ripley Co</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Michelle Fritz </t>
   </si>
   <si>
     <t>DOR</t>
   </si>
   <si>
     <t>Mark Johnson</t>
   </si>
   <si>
     <t>ATC</t>
   </si>
   <si>
     <t>IARA</t>
   </si>
   <si>
     <t>AOS</t>
   </si>
   <si>
     <t>SBOA</t>
   </si>
   <si>
     <t>BOAH</t>
   </si>
   <si>
     <t>BTR</t>
@@ -681,891 +666,1058 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>FSSA</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> DMHA</t>
     </r>
   </si>
   <si>
-    <r>
-[...2 lines deleted...]
-        <sz val="11"/>
+    <t>Kay Gibson</t>
+  </si>
+  <si>
+    <t>Annette Brown</t>
+  </si>
+  <si>
+    <t>Teresa Galyen</t>
+  </si>
+  <si>
+    <t>Christy Walls</t>
+  </si>
+  <si>
+    <t>Dee Ponsler</t>
+  </si>
+  <si>
+    <t>Donna Monroe</t>
+  </si>
+  <si>
+    <t>Paula Abrell</t>
+  </si>
+  <si>
+    <t>Delbia Jones</t>
+  </si>
+  <si>
+    <t>IEDC</t>
+  </si>
+  <si>
+    <t>Teena Bryant</t>
+  </si>
+  <si>
+    <t>Joseph Pinnell</t>
+  </si>
+  <si>
+    <t>DOC</t>
+  </si>
+  <si>
+    <t>Trisha Gasper</t>
+  </si>
+  <si>
+    <t>Chanda Benson</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>FSSA</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...702 lines deleted...]
-      <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> VR</t>
     </r>
   </si>
   <si>
     <t>William Miller</t>
   </si>
   <si>
     <t>Karrie Weaver</t>
   </si>
   <si>
     <t>Flora Sanchez</t>
-  </si>
-[...1 lines deleted...]
-    <t>DCS Region 11</t>
   </si>
   <si>
     <t>Ron Doyon</t>
   </si>
   <si>
     <t>Jobi Tabler</t>
   </si>
   <si>
     <t>Rachel M. Taylor</t>
   </si>
   <si>
     <t>AGO</t>
   </si>
   <si>
     <t>Andrew Burk</t>
   </si>
   <si>
     <t xml:space="preserve">
 Alex Zembala</t>
   </si>
   <si>
     <t>Jennifer Candler</t>
   </si>
   <si>
     <t>Kim Hagerty</t>
   </si>
   <si>
     <t xml:space="preserve">
 Heather Way</t>
   </si>
   <si>
     <t>Jennifer Choisser</t>
   </si>
   <si>
     <t>Dalton Tinklenberg</t>
   </si>
   <si>
     <t>ATG</t>
   </si>
   <si>
     <t>Branden Bastin</t>
   </si>
   <si>
     <t>Ebony LeSueur</t>
+  </si>
+  <si>
+    <t>Shari Bowers-Dueker</t>
+  </si>
+  <si>
+    <t>Missy Martin</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FSSA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Central Office</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">FSSA </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mental Health &amp; Addiction</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FSSA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Evansville State Hospital</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FSSA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Evansville Psych Children's Center</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">FSSA </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NDI</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FSSA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Logansport State Hospital</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FSSA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Madison State Hospital</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FSSA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Richmond State Hospital</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">BMV </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Central </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BMVC</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Madison</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BMVC </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Fall City</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BMVC </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Bloomington</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BMVC </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Columbus</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BMVC </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Testing</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BMVC </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Facilities</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BMVC </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Tech Svs</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IDEM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Central </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IDEM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Shadeland </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IDEM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Valpo </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">IDEM </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Mount Vernon </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IDEM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> South Bend </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IDEM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Brownstown </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INDOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Central </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INDOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Laporte </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INDOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Fort Wayne </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INDOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Crawfordsville </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INDOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Greenfield </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INDOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Vincennes </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INDOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Seymour </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IDOH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Main </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IDOH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Lab (16th st) </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IDOH</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Field</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>DCS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Central</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>DCS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Region 14</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>DCS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Ripley Co</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>DCS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Region 11</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="22">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -1679,88 +1831,60 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
@@ -1770,173 +1894,184 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...4 lines deleted...]
-      <bottom/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -2216,905 +2351,910 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC2014F3-FC9F-412C-83C9-0338E80452C5}">
   <dimension ref="A1:B121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D25" sqref="D25"/>
+      <pane ySplit="1" topLeftCell="A29" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F53" sqref="F53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="35.7109375" customWidth="1"/>
+    <col min="1" max="1" width="39" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="29" t="s">
+      <c r="B1" s="25" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="15" t="s">
+    <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B2" s="6"/>
+    </row>
+    <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B5" s="7"/>
+    </row>
+    <row r="6" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B6" s="7"/>
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B2" s="9"/>
-[...2 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="B7" s="7" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B3" s="8" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="B8" s="7"/>
+    </row>
+    <row r="9" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="B9" s="7"/>
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B10" s="7"/>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B14" s="7"/>
+    </row>
+    <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="B18" s="9"/>
+    </row>
+    <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="B19" s="7"/>
+    </row>
+    <row r="20" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B20" s="7"/>
+    </row>
+    <row r="21" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B22" s="7"/>
+    </row>
+    <row r="23" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B23" s="7"/>
+    </row>
+    <row r="24" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B26" s="11"/>
+    </row>
+    <row r="27" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="B28" s="6"/>
+    </row>
+    <row r="29" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B37" s="7"/>
+    </row>
+    <row r="38" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" s="7"/>
+    </row>
+    <row r="39" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B39" s="7"/>
+    </row>
+    <row r="40" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B40" s="17" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B41" s="11"/>
+    </row>
+    <row r="42" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B42" s="18" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B43" s="17" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B44" s="17" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B48" s="19" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="B50" s="6"/>
+    </row>
+    <row r="51" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B51" s="7"/>
+    </row>
+    <row r="52" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" s="6" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-[...108 lines deleted...]
-      <c r="A21" s="2" t="s">
+    <row r="54" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B56" s="7"/>
+    </row>
+    <row r="57" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B57" s="8"/>
+    </row>
+    <row r="58" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B63" s="13"/>
+    </row>
+    <row r="64" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B65" s="13"/>
+    </row>
+    <row r="66" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B66" s="13"/>
+    </row>
+    <row r="67" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B67" s="13"/>
+    </row>
+    <row r="68" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="B68" s="13"/>
+    </row>
+    <row r="69" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="B69" s="13" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B70" s="13"/>
+    </row>
+    <row r="71" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B71" s="13"/>
+    </row>
+    <row r="72" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B72" s="13"/>
+    </row>
+    <row r="73" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B73" s="13"/>
+    </row>
+    <row r="74" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B74" s="13"/>
+    </row>
+    <row r="75" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="B75" s="13"/>
+    </row>
+    <row r="76" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B76" s="13"/>
+    </row>
+    <row r="77" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B77" s="13"/>
+    </row>
+    <row r="78" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B78" s="13" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B79" s="13" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B80" s="13"/>
+    </row>
+    <row r="81" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B81" s="13" t="s">
         <v>112</v>
       </c>
-      <c r="B21" s="8" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="2" t="s">
+    </row>
+    <row r="82" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B82" s="13"/>
+    </row>
+    <row r="83" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B83" s="13"/>
+    </row>
+    <row r="84" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B84" s="13"/>
+    </row>
+    <row r="85" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B85" s="13"/>
+    </row>
+    <row r="86" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B86" s="13"/>
+    </row>
+    <row r="87" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B87" s="13"/>
+    </row>
+    <row r="88" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B88" s="13" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B89" s="13"/>
+    </row>
+    <row r="90" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B90" s="13" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B91" s="13" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="22" t="s">
         <v>113</v>
       </c>
-      <c r="B22" s="8"/>
-[...2 lines deleted...]
-      <c r="A23" s="2" t="s">
+      <c r="B92" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="B23" s="8"/>
-[...2 lines deleted...]
-      <c r="A24" s="2" t="s">
+    </row>
+    <row r="93" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B93" s="13"/>
+    </row>
+    <row r="94" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B94" s="13" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B95" s="13" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B96" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="B24" s="8" t="s">
-[...490 lines deleted...]
-      <c r="A94" s="6" t="s">
+    </row>
+    <row r="97" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="22" t="s">
         <v>53</v>
       </c>
-      <c r="B94" s="13" t="s">
+      <c r="B97" s="13"/>
+    </row>
+    <row r="98" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="22" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="6" t="s">
+      <c r="B98" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B95" s="13" t="s">
+    </row>
+    <row r="99" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="22" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A96" s="6" t="s">
+      <c r="B99" s="13"/>
+    </row>
+    <row r="100" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B96" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A97" s="6" t="s">
+      <c r="B100" s="13"/>
+    </row>
+    <row r="101" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B97" s="13"/>
-[...2 lines deleted...]
-      <c r="A98" s="6" t="s">
+      <c r="B101" s="13"/>
+    </row>
+    <row r="102" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B98" s="13" t="s">
+      <c r="B102" s="13"/>
+    </row>
+    <row r="103" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="22" t="s">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" s="6" t="s">
+      <c r="B103" s="13"/>
+    </row>
+    <row r="104" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B99" s="13"/>
-[...2 lines deleted...]
-      <c r="A100" s="6" t="s">
+      <c r="B104" s="13"/>
+    </row>
+    <row r="105" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B100" s="13"/>
-[...2 lines deleted...]
-      <c r="A101" s="6" t="s">
+      <c r="B105" s="13"/>
+    </row>
+    <row r="106" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B101" s="13"/>
-[...2 lines deleted...]
-      <c r="A102" s="6" t="s">
+      <c r="B106" s="13"/>
+    </row>
+    <row r="107" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B102" s="13"/>
-[...2 lines deleted...]
-      <c r="A103" s="6" t="s">
+      <c r="B107" s="13"/>
+    </row>
+    <row r="108" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="22" t="s">
         <v>65</v>
       </c>
-      <c r="B103" s="13"/>
-[...2 lines deleted...]
-      <c r="A104" s="6" t="s">
+      <c r="B108" s="13"/>
+    </row>
+    <row r="109" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="22" t="s">
         <v>66</v>
       </c>
-      <c r="B104" s="13"/>
-[...2 lines deleted...]
-      <c r="A105" s="6" t="s">
+      <c r="B109" s="13"/>
+    </row>
+    <row r="110" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="22" t="s">
         <v>67</v>
       </c>
-      <c r="B105" s="13"/>
-[...2 lines deleted...]
-      <c r="A106" s="6" t="s">
+      <c r="B110" s="13"/>
+    </row>
+    <row r="111" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="22" t="s">
         <v>68</v>
       </c>
-      <c r="B106" s="13"/>
-[...2 lines deleted...]
-      <c r="A107" s="6" t="s">
+      <c r="B111" s="13"/>
+    </row>
+    <row r="112" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="22" t="s">
         <v>69</v>
       </c>
-      <c r="B107" s="13"/>
-[...2 lines deleted...]
-      <c r="A108" s="6" t="s">
+      <c r="B112" s="13"/>
+    </row>
+    <row r="113" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="22" t="s">
         <v>70</v>
       </c>
-      <c r="B108" s="13"/>
-[...2 lines deleted...]
-      <c r="A109" s="6" t="s">
+      <c r="B113" s="13"/>
+    </row>
+    <row r="114" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="22" t="s">
         <v>71</v>
       </c>
-      <c r="B109" s="13"/>
-[...2 lines deleted...]
-      <c r="A110" s="6" t="s">
+      <c r="B114" s="13"/>
+    </row>
+    <row r="115" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="22" t="s">
         <v>72</v>
       </c>
-      <c r="B110" s="13"/>
-[...2 lines deleted...]
-      <c r="A111" s="6" t="s">
+      <c r="B115" s="13"/>
+    </row>
+    <row r="116" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="22" t="s">
         <v>73</v>
       </c>
-      <c r="B111" s="13"/>
-[...2 lines deleted...]
-      <c r="A112" s="6" t="s">
+      <c r="B116" s="13"/>
+    </row>
+    <row r="117" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="22" t="s">
         <v>74</v>
       </c>
-      <c r="B112" s="13"/>
-[...2 lines deleted...]
-      <c r="A113" s="6" t="s">
+      <c r="B117" s="13"/>
+    </row>
+    <row r="118" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="22" t="s">
         <v>75</v>
       </c>
-      <c r="B113" s="13"/>
-[...2 lines deleted...]
-      <c r="A114" s="6" t="s">
+      <c r="B118" s="13"/>
+    </row>
+    <row r="119" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="22" t="s">
         <v>76</v>
       </c>
-      <c r="B114" s="13"/>
-[...2 lines deleted...]
-      <c r="A115" s="6" t="s">
+      <c r="B119" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B115" s="13"/>
-[...2 lines deleted...]
-      <c r="A116" s="6" t="s">
+    </row>
+    <row r="120" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="22" t="s">
         <v>78</v>
       </c>
-      <c r="B116" s="13"/>
-[...2 lines deleted...]
-      <c r="A117" s="6" t="s">
+      <c r="B120" s="13"/>
+    </row>
+    <row r="121" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="22" t="s">
         <v>79</v>
-      </c>
-[...24 lines deleted...]
-        <v>84</v>
       </c>
       <c r="B121" s="13"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>02.06.26</vt:lpstr>
+      <vt:lpstr>June 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Martin, Ashley (SPD)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>