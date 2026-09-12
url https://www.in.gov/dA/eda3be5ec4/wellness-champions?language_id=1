--- v1 (2026-07-02)
+++ v2 (2026-09-12)
@@ -1,113 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SPD\COMMUNICATIONS\PROGRAMS\Invest In Your Health\Website\IIYH site files\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EC9E6CA3-484E-48A5-AF00-528D7337D5FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D907B568-4618-4677-A5C6-FC832B49E5D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="June 2026" sheetId="7" r:id="rId1"/>
+    <sheet name="09.01.26" sheetId="7" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="161">
   <si>
     <t>Agency</t>
   </si>
   <si>
     <t>Wellness Champion</t>
   </si>
   <si>
     <t>Mary Goff</t>
   </si>
   <si>
     <t>Emily Bueno-Imel</t>
   </si>
   <si>
     <t>Jonathan Beeman</t>
   </si>
   <si>
     <t>DWD</t>
   </si>
   <si>
     <t>Adelle DuSold</t>
   </si>
   <si>
     <t>DNR</t>
   </si>
   <si>
+    <t xml:space="preserve">IDOH Main </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IDOH Lab (16th st) </t>
+  </si>
+  <si>
     <t>IOT</t>
   </si>
   <si>
     <t>Elisa Phillips</t>
   </si>
   <si>
+    <t>DCS Central</t>
+  </si>
+  <si>
     <t>Nicole Berry</t>
   </si>
   <si>
+    <t>DCS Ripley Co</t>
+  </si>
+  <si>
+    <t>DCS Region 14</t>
+  </si>
+  <si>
     <t xml:space="preserve">Michelle Fritz </t>
   </si>
   <si>
     <t>DOR</t>
   </si>
   <si>
     <t>Mark Johnson</t>
   </si>
   <si>
     <t>ATC</t>
   </si>
   <si>
     <t>IARA</t>
   </si>
   <si>
     <t>AOS</t>
   </si>
   <si>
     <t>SBOA</t>
   </si>
   <si>
     <t>BOAH</t>
   </si>
   <si>
     <t>BTR</t>
@@ -274,53 +289,50 @@
   <si>
     <t>SEAC</t>
   </si>
   <si>
     <t>INSPD</t>
   </si>
   <si>
     <t>OUCC</t>
   </si>
   <si>
     <t>IWM</t>
   </si>
   <si>
     <t> Debby Bartley</t>
   </si>
   <si>
     <t>WRSP</t>
   </si>
   <si>
     <t>WCB</t>
   </si>
   <si>
     <t>Eric Pangburn</t>
   </si>
   <si>
-    <t>Jenna Machunas</t>
-[...1 lines deleted...]
-  <si>
     <t>Debby Schrage</t>
   </si>
   <si>
     <t>Courts</t>
   </si>
   <si>
     <t>Paul Minnis</t>
   </si>
   <si>
     <t>Megan Fedler</t>
   </si>
   <si>
     <t>Leslie McKinney</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>FSSA</t>
@@ -666,1058 +678,718 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>FSSA</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> DMHA</t>
     </r>
   </si>
   <si>
-    <t>Kay Gibson</t>
-[...17 lines deleted...]
-    <t>Paula Abrell</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FSSA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Central Office</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">FSSA </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Mental Health &amp; Addiction</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FSSA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Evansville State Hospital</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FSSA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Evansville Psych Children's Center</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">FSSA </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>NDI</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FSSA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Logansport State Hospital</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FSSA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Madison State Hospital</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FSSA</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Richmond State Hospital</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">BMV </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Central </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IDEM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Central </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IDEM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Shadeland </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IDEM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Valpo </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">IDEM </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Mount Vernon </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IDEM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> South Bend </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IDEM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Brownstown </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INDOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Central </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INDOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Laporte </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INDOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Fort Wayne </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INDOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Crawfordsville </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INDOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Greenfield </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INDOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Vincennes </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>INDOT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Seymour </t>
+    </r>
   </si>
   <si>
     <t>Delbia Jones</t>
   </si>
   <si>
     <t>IEDC</t>
   </si>
   <si>
     <t>Teena Bryant</t>
   </si>
   <si>
     <t>Joseph Pinnell</t>
   </si>
   <si>
     <t>DOC</t>
   </si>
   <si>
     <t>Trisha Gasper</t>
   </si>
   <si>
+    <t>IDOH Field</t>
+  </si>
+  <si>
     <t>Chanda Benson</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>FSSA</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> VR</t>
     </r>
   </si>
   <si>
     <t>William Miller</t>
   </si>
   <si>
     <t>Karrie Weaver</t>
   </si>
   <si>
     <t>Flora Sanchez</t>
+  </si>
+  <si>
+    <t>DCS Region 11</t>
   </si>
   <si>
     <t>Ron Doyon</t>
   </si>
   <si>
     <t>Jobi Tabler</t>
   </si>
   <si>
     <t>Rachel M. Taylor</t>
   </si>
   <si>
     <t>AGO</t>
   </si>
   <si>
     <t>Andrew Burk</t>
   </si>
   <si>
     <t xml:space="preserve">
 Alex Zembala</t>
   </si>
   <si>
     <t>Jennifer Candler</t>
   </si>
   <si>
     <t>Kim Hagerty</t>
   </si>
   <si>
     <t xml:space="preserve">
 Heather Way</t>
   </si>
   <si>
     <t>Jennifer Choisser</t>
   </si>
   <si>
-    <t>Dalton Tinklenberg</t>
-[...1 lines deleted...]
-  <si>
     <t>ATG</t>
   </si>
   <si>
     <t>Branden Bastin</t>
   </si>
   <si>
-    <t>Ebony LeSueur</t>
-[...1 lines deleted...]
-  <si>
     <t>Shari Bowers-Dueker</t>
   </si>
   <si>
     <t>Missy Martin</t>
   </si>
   <si>
-    <r>
-[...816 lines deleted...]
-    </r>
+    <t>Kaitlin Armes</t>
+  </si>
+  <si>
+    <t>Courtney Shoemaker</t>
+  </si>
+  <si>
+    <t>Kristy Pendleton</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="21">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -1831,50 +1503,63 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -1906,172 +1591,132 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...41 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -2348,913 +1993,856 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC2014F3-FC9F-412C-83C9-0338E80452C5}">
-  <dimension ref="A1:B121"/>
+  <dimension ref="A1:B114"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F53" sqref="F53"/>
+    <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
+      <selection activeCell="G48" sqref="G48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="39" customWidth="1"/>
-    <col min="2" max="2" width="20.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25" t="s">
+      <c r="B1" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B2" s="4"/>
+    </row>
+    <row r="3" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B5" s="3"/>
+    </row>
+    <row r="6" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="B6" s="3"/>
+    </row>
+    <row r="7" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B8" s="3"/>
+    </row>
+    <row r="9" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B9" s="3"/>
+    </row>
+    <row r="10" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B10" s="3"/>
+    </row>
+    <row r="11" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>103</v>
+      </c>
+      <c r="B14" s="3"/>
+    </row>
+    <row r="15" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
+        <v>139</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="22"/>
+    </row>
+    <row r="19" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="B19" s="3"/>
+    </row>
+    <row r="20" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" s="3"/>
+    </row>
+    <row r="21" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" s="3"/>
+    </row>
+    <row r="23" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="B23" s="3"/>
+    </row>
+    <row r="24" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" s="5"/>
+    </row>
+    <row r="27" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="20" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" s="3"/>
+    </row>
+    <row r="31" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B31" s="3"/>
+    </row>
+    <row r="32" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="3"/>
+    </row>
+    <row r="33" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" s="5"/>
+    </row>
+    <row r="35" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="B35" s="25" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="17" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" s="4"/>
+    </row>
+    <row r="44" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="3"/>
+    </row>
+    <row r="45" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B47" s="17" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B49" s="3"/>
+    </row>
+    <row r="50" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="B50" s="15"/>
+    </row>
+    <row r="51" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B56" s="7"/>
+    </row>
+    <row r="57" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B58" s="7"/>
+    </row>
+    <row r="59" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B59" s="7"/>
+    </row>
+    <row r="60" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B60" s="7"/>
+    </row>
+    <row r="61" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B61" s="7"/>
+    </row>
+    <row r="62" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="6"/>
-[...2 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="B62" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="B3" s="7" t="s">
-[...7 lines deleted...]
-      <c r="B4" s="7" t="s">
+    </row>
+    <row r="63" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B63" s="7"/>
+    </row>
+    <row r="64" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B64" s="7"/>
+    </row>
+    <row r="65" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B65" s="7"/>
+    </row>
+    <row r="66" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B66" s="7"/>
+    </row>
+    <row r="67" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B67" s="7"/>
+    </row>
+    <row r="68" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B68" s="7"/>
+    </row>
+    <row r="69" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B69" s="7"/>
+    </row>
+    <row r="70" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B70" s="7"/>
+    </row>
+    <row r="71" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B73" s="7"/>
+    </row>
+    <row r="74" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B75" s="7"/>
+    </row>
+    <row r="76" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B76" s="7"/>
+    </row>
+    <row r="77" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B77" s="7"/>
+    </row>
+    <row r="78" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B78" s="7"/>
+    </row>
+    <row r="79" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B79" s="7"/>
+    </row>
+    <row r="80" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B80" s="7"/>
+    </row>
+    <row r="81" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="B82" s="7"/>
+    </row>
+    <row r="83" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B83" s="7"/>
+    </row>
+    <row r="84" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B86" s="7"/>
+    </row>
+    <row r="87" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B90" s="7"/>
+    </row>
+    <row r="91" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B92" s="7"/>
+    </row>
+    <row r="93" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B93" s="7"/>
+    </row>
+    <row r="94" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B94" s="7"/>
+    </row>
+    <row r="95" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B95" s="7"/>
+    </row>
+    <row r="96" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B96" s="7"/>
+    </row>
+    <row r="97" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B97" s="7"/>
+    </row>
+    <row r="98" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B98" s="7"/>
+    </row>
+    <row r="99" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B99" s="7"/>
+    </row>
+    <row r="100" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B100" s="7"/>
+    </row>
+    <row r="101" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B101" s="7"/>
+    </row>
+    <row r="102" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B102" s="7"/>
+    </row>
+    <row r="103" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B103" s="7"/>
+    </row>
+    <row r="104" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B104" s="7"/>
+    </row>
+    <row r="105" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="B105" s="7"/>
+    </row>
+    <row r="106" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="B106" s="7"/>
+    </row>
+    <row r="107" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="B107" s="7"/>
+    </row>
+    <row r="108" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="B108" s="7"/>
+    </row>
+    <row r="109" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B109" s="7"/>
+    </row>
+    <row r="110" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="B110" s="7"/>
+    </row>
+    <row r="111" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="13" t="s">
         <v>80</v>
       </c>
-    </row>
-[...156 lines deleted...]
-      <c r="B27" s="13" t="s">
+      <c r="B111" s="7"/>
+    </row>
+    <row r="112" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="13" t="s">
         <v>81</v>
       </c>
-    </row>
-[...162 lines deleted...]
-      <c r="B49" s="21" t="s">
+      <c r="B112" s="7" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="50" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...134 lines deleted...]
-      <c r="A69" s="22" t="s">
+    <row r="113" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B69" s="13" t="s">
+      <c r="B113" s="7"/>
+    </row>
+    <row r="114" spans="1:2" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="13" t="s">
         <v>84</v>
       </c>
-    </row>
-[...334 lines deleted...]
-      <c r="B121" s="13"/>
+      <c r="B114" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>June 2026</vt:lpstr>
+      <vt:lpstr>09.01.26</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Martin, Ashley (SPD)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>